--- v0 (2025-10-11)
+++ v1 (2026-06-13)
@@ -85,1142 +85,1142 @@
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0">
         <v>4197</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Монитор LG 22MK400H</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0">
         <v>4199</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 19,5" 20M37A LED Monitor Wide</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0">
         <v>4200</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 22" 22M38 LED Monitor Wide</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0">
         <v>4201</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 22" IPS 22MP48A LED Monitor</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0">
         <v>4202</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 23" IPS 23MP68VQ LED Monitor (без рамки)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0">
         <v>4203</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 27" IPS 27MP37VQ-B LED Monitor</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0">
         <v>4204</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 25" IPS 25UM57 LED Ultra Wide Monitor</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0">
         <v>4205</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 29" IPS 29UM57 LED Ultra Wide Monitor</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0">
         <v>4206</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Монитор Samsung - 27" LS27E510CS Curved LED Monitor HDMI</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0">
         <v>4207</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Монитор Samsung - 18,5" S19D300NY LED Monitor</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0">
         <v>4208</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Монитор Samsung S23C350B</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0">
         <v>4236</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Монитор Samsung - 24" LS24E510CS Curved LED Monitor HDM</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0">
         <v>4237</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE FORCE K85</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0">
         <v>4239</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE K6800</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0">
         <v>4240</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE Aivia Osmium</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0">
         <v>4241</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE GK-K7100</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0">
         <v>4238</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE FORCE K3</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0">
         <v>4268</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE m7580 BLACK</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0">
         <v>4269</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE AORUS M3 BLACK</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0">
         <v>4270</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE FORCE M7</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0">
         <v>4271</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE M5050</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0">
         <v>4272</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE M5050X</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0">
         <v>4273</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE XM300</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0">
         <v>4274</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE M7580</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0">
         <v>4275</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE AIRE M77</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0">
         <v>4315</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Клавиатура и мышь GIGABYTE KM7580</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0">
         <v>4316</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Клавиатура и мышь GIGABYTE KM7600</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0">
         <v>3859</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>МФУ Canon I-SENSYS MF3010 (принтер, сканер, копир)</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0">
         <v>3870</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Принтер Canon Image CLASS LBP6030</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0">
         <v>4000</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Видеокарта GIGABYTE GeForce RTX 2070 GV-N2070 GAMING OC 8GC</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0">
         <v>4040</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Видеокарта MSI GeForce GTX 1050 Ti AERO ITX 4GB</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0">
         <v>4061</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Видеокарта Sapphire Nitro+ Radeon RX 590 8GB</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0">
         <v>4064</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Видеокарта Sapphire Pulse Radeon RX 550</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0">
         <v>4071</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Видеокарта Zotac — 4GB GF P104-100 GDDR5 (Mining card)</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0">
         <v>4085</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE B360 AORUS GAMING 3 WIFI</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0">
         <v>4095</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE GA-E3800N</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0">
         <v>4096</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE GA-H110M-H</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0">
         <v>4097</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE GA-Z270P-D3</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0">
         <v>4098</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE H310M DS2</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0">
         <v>4099</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE H310M H</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0">
         <v>4101</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE H370 AORUS Gaming 3 WIFI</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0">
         <v>4102</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE H370 HD3</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0">
         <v>4103</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE X299 AORUS Gaming</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0">
         <v>4108</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE Z370P D3</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0">
         <v>4119</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI B360 GAMING PLUS</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0">
         <v>4121</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI B360-A PRO</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0">
         <v>4128</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI H110M PRO-VD PLUS</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0">
         <v>4129</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI H310M PRO-VD</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0">
         <v>4130</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI H310M GAMING PLUS</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0">
         <v>4139</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Western Digital WD Blue 1TB (WD10EZEX)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0">
         <v>4140</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Western Digital WD Blue 320GB (WD3200AAKS)</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0">
         <v>4143</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Western Digital WD Blue Desktop 500GB (WD5000AZRZ)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0">
         <v>4144</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Toshiba 2TB DT01ACA200</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0">
         <v>4147</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Toshiba 500GB DT01ACA050</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0">
         <v>4488</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>МФУ Canon imageRUNNER 2520</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0">
         <v>10825</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-214X</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0">
         <v>10827</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-913X</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0">
         <v>10828</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-903</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0">
         <v>10829</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-902X</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0">
         <v>10830</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-802</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0">
         <v>10834</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling DK 01S</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0">
         <v>10886</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Блок питания Cooler Master MasterWatt LITE 700W</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0">
         <v>10894</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Блок питания Cooler Master Elite 600W V3</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0">
         <v>11138</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Наушники Gamdias EROS E1</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0">
         <v>11139</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Наушники Gamdias EROS M1</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0">
         <v>11140</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь Gamdias HADES M1</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0">
         <v>11141</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь Gamdias ZEUS M1</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0">
         <v>11142</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Компьютерная гарнитура Gamdias Artemis E1 Combo</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0">
         <v>11143</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь Gamdias OUREA E1</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0">
         <v>11144</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Клавиатура Gamdias Hermes P2</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0">
         <v>11146</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Клавиатура Gamdias Hermes E2</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0">
         <v>11149</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Комплект клавиатура и мышь Gamdias GKC 100</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0">
         <v>11150</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI H370M BAZOOKA</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="0">
         <v>11800</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Видеокамера  PTZ AVer с функцией автоматического отслеживания</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 сўм</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>