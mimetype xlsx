--- v1 (2026-06-13)
+++ v2 (2026-08-16)
@@ -85,1142 +85,1142 @@
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0">
         <v>4197</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Монитор LG 22MK400H</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0">
         <v>4199</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 19,5" 20M37A LED Monitor Wide</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0">
         <v>4200</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 22" 22M38 LED Monitor Wide</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0">
         <v>4201</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 22" IPS 22MP48A LED Monitor</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0">
         <v>4202</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 23" IPS 23MP68VQ LED Monitor (без рамки)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0">
         <v>4203</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 27" IPS 27MP37VQ-B LED Monitor</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0">
         <v>4204</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 25" IPS 25UM57 LED Ultra Wide Monitor</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0">
         <v>4205</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Монитор LG - 29" IPS 29UM57 LED Ultra Wide Monitor</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0">
         <v>4206</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Монитор Samsung - 27" LS27E510CS Curved LED Monitor HDMI</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0">
         <v>4207</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Монитор Samsung - 18,5" S19D300NY LED Monitor</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0">
         <v>4208</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Монитор Samsung S23C350B</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0">
         <v>4236</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Монитор Samsung - 24" LS24E510CS Curved LED Monitor HDM</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0">
         <v>4237</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE FORCE K85</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0">
         <v>4239</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE K6800</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0">
         <v>4240</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE Aivia Osmium</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0">
         <v>4241</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE GK-K7100</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0">
         <v>4238</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Клавиатура GIGABYTE FORCE K3</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0">
         <v>4268</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE m7580 BLACK</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0">
         <v>4269</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE AORUS M3 BLACK</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0">
         <v>4270</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE FORCE M7</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0">
         <v>4271</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE M5050</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0">
         <v>4272</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE M5050X</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0">
         <v>4273</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE XM300</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0">
         <v>4274</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE M7580</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0">
         <v>4275</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь GIGABYTE AIRE M77</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0">
         <v>4315</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Клавиатура и мышь GIGABYTE KM7580</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0">
         <v>4316</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Клавиатура и мышь GIGABYTE KM7600</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0">
         <v>3859</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>МФУ Canon I-SENSYS MF3010 (принтер, сканер, копир)</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0">
         <v>3870</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Принтер Canon Image CLASS LBP6030</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0">
         <v>4000</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Видеокарта GIGABYTE GeForce RTX 2070 GV-N2070 GAMING OC 8GC</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0">
         <v>4040</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Видеокарта MSI GeForce GTX 1050 Ti AERO ITX 4GB</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0">
         <v>4061</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Видеокарта Sapphire Nitro+ Radeon RX 590 8GB</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0">
         <v>4064</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Видеокарта Sapphire Pulse Radeon RX 550</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0">
         <v>4071</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Видеокарта Zotac — 4GB GF P104-100 GDDR5 (Mining card)</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0">
         <v>4085</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE B360 AORUS GAMING 3 WIFI</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0">
         <v>4095</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE GA-E3800N</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0">
         <v>4096</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE GA-H110M-H</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0">
         <v>4097</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE GA-Z270P-D3</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0">
         <v>4098</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE H310M DS2</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0">
         <v>4099</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE H310M H</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0">
         <v>4101</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE H370 AORUS Gaming 3 WIFI</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0">
         <v>4102</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE H370 HD3</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0">
         <v>4103</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE X299 AORUS Gaming</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0">
         <v>4108</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Материнская плата GIGABYTE Z370P D3</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0">
         <v>4119</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI B360 GAMING PLUS</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0">
         <v>4121</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI B360-A PRO</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0">
         <v>4128</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI H110M PRO-VD PLUS</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0">
         <v>4129</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI H310M PRO-VD</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0">
         <v>4130</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI H310M GAMING PLUS</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0">
         <v>4139</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Western Digital WD Blue 1TB (WD10EZEX)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0">
         <v>4140</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Western Digital WD Blue 320GB (WD3200AAKS)</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0">
         <v>4143</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Western Digital WD Blue Desktop 500GB (WD5000AZRZ)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0">
         <v>4144</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Toshiba 2TB DT01ACA200</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0">
         <v>4147</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Жесткий диск Toshiba 500GB DT01ACA050</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0">
         <v>4488</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>МФУ Canon imageRUNNER 2520</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0">
         <v>10825</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-214X</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0">
         <v>10827</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-913X</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0">
         <v>10828</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-903</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0">
         <v>10829</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-902X</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0">
         <v>10830</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling SE-802</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0">
         <v>10834</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Кулер для процессора ID-Cooling DK 01S</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0">
         <v>10886</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Блок питания Cooler Master MasterWatt LITE 700W</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0">
         <v>10894</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Блок питания Cooler Master Elite 600W V3</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0">
         <v>11138</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Наушники Gamdias EROS E1</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0">
         <v>11139</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Наушники Gamdias EROS M1</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0">
         <v>11140</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь Gamdias HADES M1</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0">
         <v>11141</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь Gamdias ZEUS M1</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0">
         <v>11142</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Компьютерная гарнитура Gamdias Artemis E1 Combo</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0">
         <v>11143</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Компьютерная мышь Gamdias OUREA E1</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0">
         <v>11144</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Клавиатура Gamdias Hermes P2</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0">
         <v>11146</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Клавиатура Gamdias Hermes E2</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0">
         <v>11149</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Комплект клавиатура и мышь Gamdias GKC 100</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0">
         <v>11150</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Материнская плата MSI H370M BAZOOKA</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="0">
         <v>11800</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Видеокамера  PTZ AVer с функцией автоматического отслеживания</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>0 сўм</t>
+          <t>0 UZS</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>