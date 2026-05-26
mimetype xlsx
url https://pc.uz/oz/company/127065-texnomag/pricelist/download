--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -175,51 +175,51 @@
       <c r="A7" s="0">
         <v>15784</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GP 12-12 (12 вольт 12 а/ч)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>346 000 сўм</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0">
         <v>15785</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-26 (12 вольт 26 а/ч)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>750 000 сўм</t>
+          <t>727 000 сўм</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0">
         <v>15786</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-40 (12 вольт 40 а/ч)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>1 150 000 сўм</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0">
         <v>15787</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-55 (12 вольт 55 а/ч)</t>
@@ -326,46 +326,166 @@
         <v>15794</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS ASP 12-40 (12 вольт 40 а/ч)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>1 050 000 сўм</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0">
         <v>15795</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS ASP 12-26 (12 вольт 26 а/ч)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>670 000 сўм</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="0">
+        <v>13635</v>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>Источник бесперебойного питания UPS AVT - 650VA AVR EA265</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>450 000 сўм</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="0">
+        <v>13636</v>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>Источник бесперебойного питания UPS AVT - 850VA AVR EA285</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>600 000 сўм</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="0">
+        <v>13630</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Источник бесперебойного питания UPS AVT - 1200VA AVR EA2120</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>1 000 000 сўм</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="0">
+        <v>13631</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Источник бесперебойного питания UPS AVT - 1500VA AVR EA2150</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>1 100 000 сўм</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="0">
+        <v>13633</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Источник бесперебойного питания UPS AVT - 2000VA AVR EA2200</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>1 500 000 сўм</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="0">
+        <v>13643</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Источник бесперебойного питания UPS AVT AVT-3000AVR EA2300</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>2 400 000 сўм</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="0">
+        <v>13646</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Источник бесперебойного питания UPS AVT-600 AVR EA260</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>430 000 сўм</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="0">
+        <v>14243</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Аккумуляторная батарея MHB MM100-12T</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>2 075 000 сўм</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>