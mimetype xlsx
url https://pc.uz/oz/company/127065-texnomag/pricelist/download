--- v1 (2026-05-26)
+++ v2 (2026-07-06)
@@ -85,407 +85,407 @@
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0">
         <v>15779</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Delta DTM1209 (12 вольт 9 а/ч)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>263 000 сўм</t>
+          <t>263 000 сум</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0">
         <v>15780</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для UPS Ventura GP 12-7 (12 вольт 7,2 а/ч)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>188 000 сўм</t>
+          <t>188 000 сум</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0">
         <v>15781</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GP 12-5 (12 вольт 5 а/ч)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>160 000 сўм</t>
+          <t>160 000 сум</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0">
         <v>15782</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GP 12-9 (12 вольт 9 а/ч)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>226 000 сўм</t>
+          <t>226 000 сум</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0">
         <v>15783</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-33 (12 вольт 33 а/ч)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>885 000 сўм</t>
+          <t>885 000 сум</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0">
         <v>15784</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GP 12-12 (12 вольт 12 а/ч)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>346 000 сўм</t>
+          <t>346 000 сум</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0">
         <v>15785</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-26 (12 вольт 26 а/ч)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>727 000 сўм</t>
+          <t>727 000 сум</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0">
         <v>15786</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-40 (12 вольт 40 а/ч)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>1 150 000 сўм</t>
+          <t>1 150 000 сум</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0">
         <v>15787</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-55 (12 вольт 55 а/ч)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>1 448 000 сўм</t>
+          <t>1 448 000 сум</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0">
         <v>15788</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-65 (12 вольт 65 а/ч)</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>1 870 000 сўм</t>
+          <t>1 870 000 сум</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0">
         <v>15789</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-75 (12 вольт 75 а/ч)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>1 939 000 сўм</t>
+          <t>1 939 000 сум</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0">
         <v>15790</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-100 (12 вольт 100 а/ч)</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2 300 000 сўм</t>
+          <t>2 300 000 сум</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0">
         <v>15791</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-150 (12 вольт 150 а/ч)</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>3 900 000 сўм</t>
+          <t>3 900 000 сум</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0">
         <v>15792</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS Ventura GPL 12-200(12 вольт 200 а/ч)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>4 473 000 сўм</t>
+          <t>4 473 000 сум</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0">
         <v>15793</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS ASP 12-7.5 (12 вольт 7.5 а/ч)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>180 000 сўм</t>
+          <t>180 000 сум</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0">
         <v>15794</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS ASP 12-40 (12 вольт 40 а/ч)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>1 050 000 сўм</t>
+          <t>1 050 000 сум</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0">
         <v>15795</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея для ИБП/UPS ASP 12-26 (12 вольт 26 а/ч)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>670 000 сўм</t>
+          <t>670 000 сум</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0">
         <v>13635</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Источник бесперебойного питания UPS AVT - 650VA AVR EA265</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>450 000 сўм</t>
+          <t>450 000 сум</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0">
         <v>13636</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Источник бесперебойного питания UPS AVT - 850VA AVR EA285</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>600 000 сўм</t>
+          <t>600 000 сум</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0">
         <v>13630</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Источник бесперебойного питания UPS AVT - 1200VA AVR EA2120</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>1 000 000 сўм</t>
+          <t>1 000 000 сум</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0">
         <v>13631</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Источник бесперебойного питания UPS AVT - 1500VA AVR EA2150</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>1 100 000 сўм</t>
+          <t>1 100 000 сум</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0">
         <v>13633</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Источник бесперебойного питания UPS AVT - 2000VA AVR EA2200</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>1 500 000 сўм</t>
+          <t>1 500 000 сум</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0">
         <v>13643</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Источник бесперебойного питания UPS AVT AVT-3000AVR EA2300</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2 400 000 сўм</t>
+          <t>2 400 000 сум</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0">
         <v>13646</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Источник бесперебойного питания UPS AVT-600 AVR EA260</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>430 000 сўм</t>
+          <t>430 000 сум</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0">
         <v>14243</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная батарея MHB MM100-12T</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2 075 000 сўм</t>
+          <t>2 075 000 сум</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>